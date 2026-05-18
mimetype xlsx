--- v3 (2026-03-17)
+++ v4 (2026-05-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f26c43c92ca4cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dbfe1328d74a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc49190225d14ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re983e44f73e2489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc49190225d14ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re983e44f73e2489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8375,28 +8375,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O91" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P91" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q91" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R91" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L92" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>