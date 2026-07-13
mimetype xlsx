--- v4 (2026-05-18)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dbfe1328d74a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35877f7876594cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re983e44f73e2489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c17ca9f13e24c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re983e44f73e2489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c17ca9f13e24c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8467,28 +8467,580 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O92" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P92" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q92" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R92" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="93">
+      <x:c r="A93" t="inlineStr">
+        <x:is>
+          <x:t>130046967</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B93" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C93" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D93" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E93" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G93" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N93" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O93" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P93" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q93" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R93" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>130046967</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N94" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P94" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q94" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R94" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>130046967</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N95" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P95" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q95" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R95" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>130046967</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N96" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P96" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q96" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R96" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>130046967</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>