--- v5 (2026-09-13)
+++ v6 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4c6d2716048a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a3266ccdf64cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17cc88b83aae43c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80bed5dff6f842a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17cc88b83aae43c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80bed5dff6f842a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2147,76 +2147,76 @@
           <x:t>146987459</x:t>
         </x:is>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
           <x:t>07/15/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E24" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="G24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I24" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J24" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L24" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M24" t="inlineStr">
         <x:is>
           <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="N24" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O24" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P24" t="inlineStr">
         <x:is>
           <x:t/>
@@ -2239,92 +2239,184 @@
           <x:t>146987459</x:t>
         </x:is>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
           <x:t>08/18/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E25" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="G25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I25" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="J25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L25" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M25" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="N25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>