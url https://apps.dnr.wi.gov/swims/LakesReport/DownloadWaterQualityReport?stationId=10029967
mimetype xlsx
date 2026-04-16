--- v1 (2026-02-28)
+++ v2 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04199b452ac544de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195ee3ad1d3844f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92919fa9a69c41d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10b2d041dbc04a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92919fa9a69c41d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10b2d041dbc04a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>