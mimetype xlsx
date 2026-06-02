--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195ee3ad1d3844f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad18b7200eb0429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10b2d041dbc04a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2545947d7c54d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10b2d041dbc04a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2545947d7c54d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>