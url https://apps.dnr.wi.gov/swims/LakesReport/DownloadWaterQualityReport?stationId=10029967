--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad18b7200eb0429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351a04f53fd047ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2545947d7c54d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c1144ed882c4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2545947d7c54d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c1144ed882c4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>