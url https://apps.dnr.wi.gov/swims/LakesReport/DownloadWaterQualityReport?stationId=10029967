--- v4 (2026-07-27)
+++ v5 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351a04f53fd047ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4c6d2716048a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c1144ed882c4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17cc88b83aae43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c1144ed882c4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17cc88b83aae43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2119,28 +2119,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L24" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M24" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L25" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M25" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>