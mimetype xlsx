--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f6cac25eea46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a447aa97fb4d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R53f7919d5731480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83eb313178c04708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53f7919d5731480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83eb313178c04708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27971,28 +27971,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O304" t="inlineStr">
         <x:is>
           <x:t>927.68</x:t>
         </x:is>
       </x:c>
       <x:c r="P304" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q304" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R304" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t>927.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>