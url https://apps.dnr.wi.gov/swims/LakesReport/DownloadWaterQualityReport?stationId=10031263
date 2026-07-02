--- v3 (2026-05-14)
+++ v4 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a447aa97fb4d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be8508b48945e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83eb313178c04708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5374d7370a046df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83eb313178c04708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5374d7370a046df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28063,28 +28063,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O305" t="inlineStr">
         <x:is>
           <x:t>927.93</x:t>
         </x:is>
       </x:c>
       <x:c r="P305" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q305" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R305" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t>927.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q306" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R306" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K307" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N307" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O307" t="inlineStr">
+        <x:is>
+          <x:t>927.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P307" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q307" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R307" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>