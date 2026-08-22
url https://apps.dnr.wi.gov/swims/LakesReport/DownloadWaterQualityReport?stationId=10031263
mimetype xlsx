--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0be8508b48945e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f76a91681c546d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5374d7370a046df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b86cc6ea17242bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5374d7370a046df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b86cc6ea17242bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28247,28 +28247,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O307" t="inlineStr">
         <x:is>
           <x:t>927.83</x:t>
         </x:is>
       </x:c>
       <x:c r="P307" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q307" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R307" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t>927.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>