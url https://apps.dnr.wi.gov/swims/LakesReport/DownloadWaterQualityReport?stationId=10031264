--- v1 (2026-03-13)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197d159e5990477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319e2b814ad742a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8116c242e6f34067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90e3a2f0559c4c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8116c242e6f34067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90e3a2f0559c4c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>