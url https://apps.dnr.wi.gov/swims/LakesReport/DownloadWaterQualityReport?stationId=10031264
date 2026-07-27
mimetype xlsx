--- v2 (2026-04-30)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319e2b814ad742a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7f754eec644488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90e3a2f0559c4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R980b5bae005a4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90e3a2f0559c4c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R980b5bae005a4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22083,28 +22083,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O240" t="inlineStr">
         <x:is>
           <x:t>927.68</x:t>
         </x:is>
       </x:c>
       <x:c r="P240" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q240" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R240" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B241" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C241" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D241" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E241" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F241" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G241" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H241" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K241" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M241" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N241" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O241" t="inlineStr">
+        <x:is>
+          <x:t>927.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P241" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q241" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R241" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B242" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C242" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D242" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E242" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F242" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G242" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H242" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K242" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M242" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N242" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O242" t="inlineStr">
+        <x:is>
+          <x:t>927.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P242" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q242" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R242" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="inlineStr">
+        <x:is>
+          <x:t>351034584</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B243" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C243" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D243" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E243" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F243" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G243" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H243" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K243" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M243" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N243" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O243" t="inlineStr">
+        <x:is>
+          <x:t>927.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P243" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q243" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R243" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>