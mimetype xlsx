--- v0 (2026-02-12)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5363ccf4388e45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977b9cc3652147c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re8805beb9e1b4aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf1eba51a7a604f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8805beb9e1b4aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1eba51a7a604f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>