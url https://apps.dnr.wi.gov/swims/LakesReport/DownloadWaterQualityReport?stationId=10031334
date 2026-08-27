--- v1 (2026-04-06)
+++ v2 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977b9cc3652147c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf032f3ae11534d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf1eba51a7a604f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d2e16e1e1f84609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1eba51a7a604f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d2e16e1e1f84609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6627,28 +6627,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K73" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M73" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>