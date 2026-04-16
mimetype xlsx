--- v0 (2026-02-24)
+++ v1 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31edc4c792534659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade919cb2d1f440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R949f576884f1497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86d2983d651745bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R949f576884f1497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86d2983d651745bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>