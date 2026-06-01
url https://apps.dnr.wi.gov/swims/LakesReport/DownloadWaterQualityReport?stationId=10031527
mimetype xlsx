--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade919cb2d1f440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499235b5330e4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86d2983d651745bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc122057508d64991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86d2983d651745bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc122057508d64991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>