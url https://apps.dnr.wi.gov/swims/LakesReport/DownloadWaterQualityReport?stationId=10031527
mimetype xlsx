--- v2 (2026-06-01)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499235b5330e4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801b77717256450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc122057508d64991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94fa9b9d639a48e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc122057508d64991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94fa9b9d639a48e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3683,28 +3683,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O40" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P40" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q40" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R40" t="inlineStr">
         <x:is>
           <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="inlineStr">
+        <x:is>
+          <x:t>79328565</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B41" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C41" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D41" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E41" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F41" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G41" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H41" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I41" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K41" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L41" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M41" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N41" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O41" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P41" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q41" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R41" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>79328565</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L42" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M42" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>407007520</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K43" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N43" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O43" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P43" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q43" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R43" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>