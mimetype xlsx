--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89aa8b304caf4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d38540418f449be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda6e622688bb4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra35bac3f9bc540e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda6e622688bb4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra35bac3f9bc540e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33951,28 +33951,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>