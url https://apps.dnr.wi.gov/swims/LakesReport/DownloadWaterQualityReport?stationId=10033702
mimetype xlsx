--- v2 (2026-03-31)
+++ v3 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ede82ec023487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b16f9b55214550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R865a5a8b58c94093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree07130894c940ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R865a5a8b58c94093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree07130894c940ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5063,28 +5063,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R55" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K56" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t>25.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K57" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>