--- v3 (2026-06-11)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b16f9b55214550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1ab37ff0c402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree07130894c940ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45a2ceb2b76e4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree07130894c940ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45a2ceb2b76e4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5247,28 +5247,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K58" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>