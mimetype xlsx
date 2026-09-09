--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1ab37ff0c402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53fd647f14d94ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45a2ceb2b76e4420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf5988cf99ce84c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45a2ceb2b76e4420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5988cf99ce84c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5339,28 +5339,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t>15.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K59" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>