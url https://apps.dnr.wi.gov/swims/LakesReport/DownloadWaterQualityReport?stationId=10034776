--- v4 (2026-03-28)
+++ v5 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaef5d1e3f194897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cf29f1bcc1402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R387e6411f6bb466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6737116a2c334413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R387e6411f6bb466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6737116a2c334413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>