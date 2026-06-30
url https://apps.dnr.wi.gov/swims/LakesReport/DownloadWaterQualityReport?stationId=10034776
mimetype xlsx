--- v5 (2026-05-14)
+++ v6 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cf29f1bcc1402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97dc1b72c92c48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6737116a2c334413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9951291975e34919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6737116a2c334413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9951291975e34919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44255,28 +44255,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L482" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M482" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>