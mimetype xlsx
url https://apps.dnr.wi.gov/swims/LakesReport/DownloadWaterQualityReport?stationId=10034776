--- v6 (2026-06-30)
+++ v7 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97dc1b72c92c48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597fcbb9038847f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9951291975e34919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41b1c1e6913d4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9951291975e34919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41b1c1e6913d4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44347,28 +44347,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L483" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L484" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M484" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>