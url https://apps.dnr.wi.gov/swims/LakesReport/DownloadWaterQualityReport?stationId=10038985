--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941b02f4d57141b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956d5c6ad8314249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd48c15697afe4fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd8020cc01b8d436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd48c15697afe4fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8020cc01b8d436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -41127,28 +41127,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O447" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P447" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q447" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R447" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>