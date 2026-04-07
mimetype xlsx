--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f5241803934e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277106316cea4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7d067997c8884336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb47ef74d91b0454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d067997c8884336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb47ef74d91b0454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>