--- v2 (2026-04-07)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277106316cea4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4621d80b134363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb47ef74d91b0454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd70bac571a004f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb47ef74d91b0454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd70bac571a004f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>