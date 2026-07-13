--- v3 (2026-05-27)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4621d80b134363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f41b30ce2b4edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd70bac571a004f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R53e0279f80914f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd70bac571a004f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53e0279f80914f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8375,28 +8375,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O91" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P91" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q91" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R91" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>405229062</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K92" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N92" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P92" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q92" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R92" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>