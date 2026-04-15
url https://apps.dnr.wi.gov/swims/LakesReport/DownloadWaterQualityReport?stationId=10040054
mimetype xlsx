--- v2 (2026-02-24)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1f995fb80f44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b56b268fb7f489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc989dfabb27b4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree717589fc2145e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc989dfabb27b4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree717589fc2145e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1567,28 +1567,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>04/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K18" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>