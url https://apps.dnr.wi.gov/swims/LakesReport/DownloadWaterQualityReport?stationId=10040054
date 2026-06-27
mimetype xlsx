--- v3 (2026-04-15)
+++ v4 (2026-06-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b56b268fb7f489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40650eb26a24014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree717589fc2145e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra39eef2d8b494dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree717589fc2145e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra39eef2d8b494dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1659,28 +1659,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>