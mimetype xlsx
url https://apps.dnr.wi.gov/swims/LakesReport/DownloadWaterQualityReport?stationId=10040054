--- v4 (2026-06-27)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40650eb26a24014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9917f1abc5934fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra39eef2d8b494dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfce891fc7ceb4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra39eef2d8b494dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfce891fc7ceb4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1843,28 +1843,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>