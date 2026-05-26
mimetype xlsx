--- v3 (2026-03-31)
+++ v4 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57754a257a2244a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc06446eb3a446a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7a231f8ddc1416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89e44f49d6f14d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7a231f8ddc1416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e44f49d6f14d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>