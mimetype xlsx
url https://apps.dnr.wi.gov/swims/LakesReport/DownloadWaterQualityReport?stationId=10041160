--- v4 (2026-05-26)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc06446eb3a446a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9336a6896448d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89e44f49d6f14d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5d7bcd85e33c43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89e44f49d6f14d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d7bcd85e33c43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1659,28 +1659,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>