--- v5 (2026-07-13)
+++ v6 (2026-08-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9336a6896448d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5f1e5a3a6d4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5d7bcd85e33c43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R62b38962306a4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d7bcd85e33c43da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62b38962306a4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1751,28 +1751,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t>13.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M20" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>1.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>