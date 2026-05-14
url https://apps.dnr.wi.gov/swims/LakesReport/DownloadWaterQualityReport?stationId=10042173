--- v0 (2026-02-21)
+++ v1 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92866ffb3b2479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80a916b8954522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7e043e980874236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R275a6e5da3294a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7e043e980874236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R275a6e5da3294a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>