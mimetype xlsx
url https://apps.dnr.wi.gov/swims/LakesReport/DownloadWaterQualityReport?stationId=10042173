--- v1 (2026-05-14)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80a916b8954522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b2c93398654609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R275a6e5da3294a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fabcadcba754739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R275a6e5da3294a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fabcadcba754739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10583,28 +10583,672 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O115" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P115" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q115" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R115" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t>3.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q116" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t>3.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K118" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N118" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P118" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q118" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R118" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="121">
+      <x:c r="A121" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G121" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H121" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K121" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N121" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O121" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P121" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q121" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R121" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K122" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N122" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P122" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q122" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R122" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>