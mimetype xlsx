--- v1 (2026-03-05)
+++ v2 (2026-04-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6637960de5b0430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1365fb6bf254c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc198391f3e3a46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0f3f14876154964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc198391f3e3a46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0f3f14876154964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>