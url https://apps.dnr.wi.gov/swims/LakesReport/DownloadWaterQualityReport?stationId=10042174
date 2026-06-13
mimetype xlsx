--- v2 (2026-04-28)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1365fb6bf254c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8562c04967f4cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0f3f14876154964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R22d81ed21b124248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0f3f14876154964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22d81ed21b124248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9939,28 +9939,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O108" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P108" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q108" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R108" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K109" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N109" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P109" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q109" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R109" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>