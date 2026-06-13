--- v3 (2026-06-13)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8562c04967f4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602516cb6eaa4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R22d81ed21b124248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4f99642428d43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22d81ed21b124248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4f99642428d43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>