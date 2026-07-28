--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602516cb6eaa4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd782d68c97294b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf4f99642428d43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85e70303e33c42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4f99642428d43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85e70303e33c42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10031,28 +10031,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O109" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P109" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q109" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R109" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K110" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N110" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P110" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q110" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R110" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K111" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N111" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P111" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q111" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R111" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K112" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N112" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P112" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q112" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R112" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>99583116</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K113" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N113" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P113" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q113" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R113" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>