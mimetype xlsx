--- v2 (2026-02-28)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7479a6042249a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eb6530fea74dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbaac8154d6b9448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84cae6c6441a4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbaac8154d6b9448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84cae6c6441a4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>