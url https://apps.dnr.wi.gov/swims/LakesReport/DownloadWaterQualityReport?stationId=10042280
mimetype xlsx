--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eb6530fea74dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbbe1a8782b4677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84cae6c6441a4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ade6114e739423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84cae6c6441a4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ade6114e739423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>