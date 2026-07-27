--- v4 (2026-05-31)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbbe1a8782b4677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c87ea5981344d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ade6114e739423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca978793872e412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ade6114e739423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca978793872e412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -555,28 +555,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O6" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P6" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q6" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R6" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B7" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C7" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D7" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E7" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J7" t="inlineStr">
+        <x:is>
+          <x:t>259</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L7" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R7" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>