--- v3 (2026-03-08)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46936435d594834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd6c4d9229c485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8bcef8e4d88a4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02328ea3977c4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bcef8e4d88a4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02328ea3977c4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>