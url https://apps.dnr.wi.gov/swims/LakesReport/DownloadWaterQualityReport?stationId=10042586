--- v4 (2026-04-30)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd6c4d9229c485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66ea555f364aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02328ea3977c4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfebc357352514b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02328ea3977c4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfebc357352514b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2395,28 +2395,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O26" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P26" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q26" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R26" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>351457077</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K27" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N27" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P27" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q27" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R27" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>