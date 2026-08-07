--- v5 (2026-06-18)
+++ v6 (2026-08-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66ea555f364aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cd5c4898174f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfebc357352514b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4cffc9dc6eb84756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfebc357352514b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cffc9dc6eb84756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2487,28 +2487,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O27" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P27" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q27" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R27" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>351457077</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K28" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N28" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P28" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q28" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R28" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>