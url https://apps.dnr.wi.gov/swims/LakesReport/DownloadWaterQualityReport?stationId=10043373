--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe08d0f3a4b4430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d530c0d1784b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce6fc4aedb144dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39b714a144b2459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce6fc4aedb144dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39b714a144b2459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>