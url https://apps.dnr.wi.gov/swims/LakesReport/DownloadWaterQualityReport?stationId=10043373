--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d530c0d1784b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921f5cff6fa747eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39b714a144b2459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7fe34305c5fa4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39b714a144b2459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fe34305c5fa4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11779,28 +11779,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P128" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q128" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R128" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>