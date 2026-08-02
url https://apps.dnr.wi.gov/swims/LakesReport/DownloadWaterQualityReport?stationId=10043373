--- v4 (2026-06-13)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921f5cff6fa747eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215945f6a89b45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7fe34305c5fa4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2aad3e4703b842b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fe34305c5fa4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2aad3e4703b842b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11782,117 +11782,485 @@
       </x:c>
       <x:c r="O128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P128" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q128" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R128" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
           <x:t>245139016</x:t>
         </x:is>
       </x:c>
-      <x:c r="B129" t="inlineStr">
+      <x:c r="B130" t="inlineStr">
         <x:is>
           <x:t>05/16/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C129" t="inlineStr">
+      <x:c r="C130" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D129" t="inlineStr">
+      <x:c r="D130" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E129" t="inlineStr">
+      <x:c r="E130" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F129" t="inlineStr">
+      <x:c r="F130" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="G129" t="inlineStr">
+      <x:c r="G130" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H129" t="inlineStr">
+      <x:c r="H130" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I129" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K129" t="inlineStr">
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
         <x:is>
           <x:t>44</x:t>
         </x:is>
       </x:c>
-      <x:c r="L129" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N129" t="inlineStr">
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O129" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P129" t="inlineStr">
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q129" t="inlineStr">
+      <x:c r="Q130" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R129" t="inlineStr">
+      <x:c r="R130" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K132" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N132" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P132" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q132" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R132" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K133" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N133" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P133" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q133" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R133" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>