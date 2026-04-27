--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8eb7a78ff8c49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf9f4fe44804aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4340f83caedc44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reb4edcfaeecc4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4340f83caedc44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb4edcfaeecc4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>