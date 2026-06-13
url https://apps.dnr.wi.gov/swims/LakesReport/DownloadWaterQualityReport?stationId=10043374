--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf9f4fe44804aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed1dc81f2a8463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reb4edcfaeecc4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R039af4415ec8455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb4edcfaeecc4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R039af4415ec8455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10491,28 +10491,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P114" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q114" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R114" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K115" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N115" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P115" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q115" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R115" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>