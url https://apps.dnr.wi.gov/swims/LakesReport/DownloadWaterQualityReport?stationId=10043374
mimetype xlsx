--- v4 (2026-06-13)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed1dc81f2a8463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2101e6a7a3f4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R039af4415ec8455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb484d6ee1dab46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R039af4415ec8455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb484d6ee1dab46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10494,117 +10494,485 @@
       </x:c>
       <x:c r="O114" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P114" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q114" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R114" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L115" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
           <x:t>245139016</x:t>
         </x:is>
       </x:c>
-      <x:c r="B115" t="inlineStr">
+      <x:c r="B116" t="inlineStr">
         <x:is>
           <x:t>05/16/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C115" t="inlineStr">
+      <x:c r="C116" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D115" t="inlineStr">
+      <x:c r="D116" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E115" t="inlineStr">
+      <x:c r="E116" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F115" t="inlineStr">
+      <x:c r="F116" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
-      <x:c r="G115" t="inlineStr">
+      <x:c r="G116" t="inlineStr">
         <x:is>
           <x:t>YES</x:t>
         </x:is>
       </x:c>
-      <x:c r="H115" t="inlineStr">
+      <x:c r="H116" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I115" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K115" t="inlineStr">
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="L115" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N115" t="inlineStr">
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O115" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P115" t="inlineStr">
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q115" t="inlineStr">
+      <x:c r="Q116" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R115" t="inlineStr">
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K118" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N118" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P118" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q118" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R118" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>245139016</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>