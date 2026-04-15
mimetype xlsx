--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341eb392dd0c48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441c1f49e7cf415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0c7f14c53d84ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3d1fd89457a34d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0c7f14c53d84ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d1fd89457a34d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>