--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441c1f49e7cf415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f0066f979a4940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3d1fd89457a34d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85e67b57069e4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d1fd89457a34d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85e67b57069e4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>