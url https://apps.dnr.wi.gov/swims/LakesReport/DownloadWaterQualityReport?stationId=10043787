--- v2 (2026-05-31)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f0066f979a4940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246d445a5263481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85e67b57069e4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R977d18fbb9954688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85e67b57069e4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R977d18fbb9954688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4787,28 +4787,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O52" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P52" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q52" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R52" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>117499505</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N53" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P53" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q53" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R53" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>117499505</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K54" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N54" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P54" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q54" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R54" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>