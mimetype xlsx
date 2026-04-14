--- v1 (2026-02-27)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af3389d3f4d4b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8bd70ff1464b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ee428d0b3ca45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c2d0093653e4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ee428d0b3ca45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c2d0093653e4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>