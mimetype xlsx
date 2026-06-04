--- v2 (2026-04-14)
+++ v3 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8bd70ff1464b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bb64c0323344a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5c2d0093653e4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6cee3ad870d439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c2d0093653e4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6cee3ad870d439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>