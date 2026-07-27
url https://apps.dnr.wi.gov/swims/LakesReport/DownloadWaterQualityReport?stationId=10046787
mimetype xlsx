--- v3 (2026-06-04)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bb64c0323344a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556eca5fc66a4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6cee3ad870d439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0576e524f7b4bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6cee3ad870d439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0576e524f7b4bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5615,28 +5615,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O61" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P61" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q61" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R61" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K62" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N62" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P62" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q62" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R62" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K63" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N63" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P63" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q63" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R63" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>