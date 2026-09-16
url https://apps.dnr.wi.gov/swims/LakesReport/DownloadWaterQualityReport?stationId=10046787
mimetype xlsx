--- v4 (2026-07-27)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556eca5fc66a4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ede8bfa55d48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0576e524f7b4bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5bb9146d9b2f4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0576e524f7b4bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bb9146d9b2f4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5799,28 +5799,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O63" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P63" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q63" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R63" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K64" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N64" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P64" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q64" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R64" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K65" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N65" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P65" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q65" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R65" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K66" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N66" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P66" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q66" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R66" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>