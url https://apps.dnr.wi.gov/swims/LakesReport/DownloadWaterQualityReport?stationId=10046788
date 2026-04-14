--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e969f7ebc34712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e2152626fb48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4affe5bbde84099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7a050d95d954b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4affe5bbde84099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7a050d95d954b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>