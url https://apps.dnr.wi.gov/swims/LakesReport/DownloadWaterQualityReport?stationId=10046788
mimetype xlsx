--- v3 (2026-04-14)
+++ v4 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e2152626fb48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950befdf1d61410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7a050d95d954b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6e4aa69e4864ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7a050d95d954b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e4aa69e4864ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>