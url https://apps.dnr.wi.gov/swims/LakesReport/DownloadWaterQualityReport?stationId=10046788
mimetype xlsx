--- v4 (2026-06-04)
+++ v5 (2026-08-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950befdf1d61410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b5a5c2cc524f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6e4aa69e4864ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd677465fbbb840fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6e4aa69e4864ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd677465fbbb840fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6535,28 +6535,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P71" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q71" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R71" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K72" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N72" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P72" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q72" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R72" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>271062360</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t>6.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K73" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N73" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P73" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q73" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R73" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>