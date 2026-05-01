--- v1 (2026-03-13)
+++ v2 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1db4100498f4968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3633f1da511f469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc18d0182cf6b4796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02f16182d6e34ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc18d0182cf6b4796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02f16182d6e34ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>