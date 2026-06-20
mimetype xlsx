--- v2 (2026-05-01)
+++ v3 (2026-06-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3633f1da511f469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719f6370790b47ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02f16182d6e34ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63cf39acdc404f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02f16182d6e34ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63cf39acdc404f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11687,28 +11687,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P127" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q127" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R127" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>116239267</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N128" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P128" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q128" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R128" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>116239267</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>05/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>116239267</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q130" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R130" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>