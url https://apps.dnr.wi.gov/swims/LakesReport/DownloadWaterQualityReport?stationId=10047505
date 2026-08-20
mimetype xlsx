--- v3 (2026-06-20)
+++ v4 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719f6370790b47ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216a581cdd7a4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63cf39acdc404f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0506727f13f45ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63cf39acdc404f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0506727f13f45ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11963,28 +11963,580 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O130" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P130" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q130" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R130" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K132" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N132" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P132" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q132" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R132" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K133" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N133" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P133" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q133" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R133" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K134" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N134" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P134" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q134" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R134" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K135" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N135" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P135" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q135" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R135" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>402258459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K136" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N136" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P136" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q136" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R136" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>