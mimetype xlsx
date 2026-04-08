--- v1 (2026-02-16)
+++ v2 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4640d94702e4468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d78e6d4682449bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R418ac763f3ad4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R33d9f6a6f5d2404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R418ac763f3ad4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33d9f6a6f5d2404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -926,209 +926,485 @@
       </x:c>
       <x:c r="O10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>357720852</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" t="inlineStr">
         <x:is>
-          <x:t>08/06/2025</x:t>
+          <x:t>07/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M11" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="inlineStr">
         <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" t="inlineStr">
         <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L12" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M12" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K13" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N13" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P13" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q13" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R13" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B14" t="inlineStr">
+        <x:is>
           <x:t>08/27/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C12" t="inlineStr">
+      <x:c r="C14" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D12" t="inlineStr">
+      <x:c r="D14" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E12" t="inlineStr">
+      <x:c r="E14" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F12" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I12" t="inlineStr">
+      <x:c r="F14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I14" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
-      <x:c r="J12" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L12" t="inlineStr">
+      <x:c r="J14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L14" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="M12" t="inlineStr">
+      <x:c r="M14" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
-      <x:c r="N12" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B15" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K15" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N15" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P15" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q15" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R15" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>