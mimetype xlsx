--- v2 (2026-04-08)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d78e6d4682449bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce5d79d3f744a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R33d9f6a6f5d2404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R284eeb2d30714689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33d9f6a6f5d2404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R284eeb2d30714689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>