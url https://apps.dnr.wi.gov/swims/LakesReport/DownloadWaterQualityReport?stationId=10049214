--- v2 (2026-02-21)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6a34bdbde74147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8c95cfa8604e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88a56839e3ac4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8eab620a5da146ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a56839e3ac4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eab620a5da146ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>