--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8c95cfa8604e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e794ecd5c4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8eab620a5da146ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R431ba542a0ca4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eab620a5da146ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R431ba542a0ca4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>