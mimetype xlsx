--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e794ecd5c4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373a2c292c124e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R431ba542a0ca4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd380df1221fe4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R431ba542a0ca4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd380df1221fe4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1475,28 +1475,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B17" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C17" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D17" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E17" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F17" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G17" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H17" t="inlineStr">
+        <x:is>
+          <x:t>0.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K17" t="inlineStr">
+        <x:is>
+          <x:t>87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>