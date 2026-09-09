--- v5 (2026-07-21)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373a2c292c124e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57c5f7e92b44828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd380df1221fe4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R557aba68da924918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd380df1221fe4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R557aba68da924918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1659,28 +1659,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>