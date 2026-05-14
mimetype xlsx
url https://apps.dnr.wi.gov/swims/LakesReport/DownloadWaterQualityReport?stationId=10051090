--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6425130c42fe43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedd63b2763f4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3035244a01aa416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a3fd5a75a0045e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3035244a01aa416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a3fd5a75a0045e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>