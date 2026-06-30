--- v2 (2026-05-14)
+++ v3 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedd63b2763f4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94585ab6dedf4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a3fd5a75a0045e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R293a81e6e95c41d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a3fd5a75a0045e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R293a81e6e95c41d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>