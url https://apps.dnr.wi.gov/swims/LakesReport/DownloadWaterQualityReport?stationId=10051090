--- v3 (2026-06-30)
+++ v4 (2026-08-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94585ab6dedf4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ecb69cdba747f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R293a81e6e95c41d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2fe76523cd004a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R293a81e6e95c41d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fe76523cd004a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -923,28 +923,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>