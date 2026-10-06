--- v5 (2026-08-20)
+++ v6 (2026-10-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra842bd3649c2498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb382d4b5a4c64d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ree9381ea2c434f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0eab647934749ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree9381ea2c434f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0eab647934749ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3775,28 +3775,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O41" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P41" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q41" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R41" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="inlineStr">
+        <x:is>
+          <x:t>319148735</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B42" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C42" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D42" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E42" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G42" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N42" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P42" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q42" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R42" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="inlineStr">
+        <x:is>
+          <x:t>319148735</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B43" t="inlineStr">
+        <x:is>
+          <x:t>08/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C43" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D43" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E43" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G43" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N43" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O43" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P43" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q43" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R43" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="inlineStr">
+        <x:is>
+          <x:t>319148735</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B44" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N44" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P44" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q44" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R44" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>