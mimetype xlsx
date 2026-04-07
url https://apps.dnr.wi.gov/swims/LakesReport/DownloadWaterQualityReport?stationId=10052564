--- v1 (2025-12-28)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58df82836a14504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b018b41c6b5445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rded5ef33f4db4057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57732932aa42486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rded5ef33f4db4057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57732932aa42486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>