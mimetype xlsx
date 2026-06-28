--- v2 (2026-04-07)
+++ v3 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b018b41c6b5445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc653ac503888461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57732932aa42486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf87d922a3944ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57732932aa42486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf87d922a3944ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1843,28 +1843,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P20" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q20" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K22" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N22" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P22" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q22" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R22" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>