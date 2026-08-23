--- v3 (2026-06-28)
+++ v4 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc653ac503888461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcf4333afff4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf87d922a3944ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3a50cc864aa4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf87d922a3944ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3a50cc864aa4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1416,106 +1416,106 @@
           <x:t>05/14/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E16" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F16" t="inlineStr">
         <x:is>
           <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G16" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H16" t="inlineStr">
         <x:is>
           <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K16" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N16" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P16" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q16" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R16" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
           <x:t>06/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E17" t="inlineStr">
@@ -1667,388 +1667,1032 @@
       </x:c>
       <x:c r="P18" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q18" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B19" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/19/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C19" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D19" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E19" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F19" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="G19" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H19" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t>1.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K19" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="L19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N19" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O19" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P19" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q19" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R19" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B20" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C20" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D20" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E20" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F20" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G20" t="inlineStr">
         <x:is>
-          <x:t>YES</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H20" t="inlineStr">
         <x:is>
-          <x:t>1.8</x:t>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K20" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N20" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O20" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P20" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q20" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R20" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="inlineStr">
         <x:is>
-          <x:t>401632729</x:t>
+          <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B21" t="inlineStr">
         <x:is>
-          <x:t>05/19/2026</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C21" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D21" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E21" t="inlineStr">
         <x:is>
-          <x:t>2026</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F21" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="G21" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>YES</x:t>
         </x:is>
       </x:c>
       <x:c r="H21" t="inlineStr">
         <x:is>
           <x:t>1.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K21" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="L21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N21" t="inlineStr">
         <x:is>
-          <x:t>HIGH</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P21" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q21" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R21" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="inlineStr">
         <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N22" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P22" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q22" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R22" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N23" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P23" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q23" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R23" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N24" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P24" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q24" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R24" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N25" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P25" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q25" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R25" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
           <x:t>401632729</x:t>
         </x:is>
       </x:c>
-      <x:c r="B22" t="inlineStr">
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
         <x:is>
           <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C22" t="inlineStr">
+      <x:c r="C27" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D22" t="inlineStr">
+      <x:c r="D27" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="E22" t="inlineStr">
+      <x:c r="E27" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F22" t="inlineStr">
+      <x:c r="F27" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
-      <x:c r="G22" t="inlineStr">
+      <x:c r="G27" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H22" t="inlineStr">
+      <x:c r="H27" t="inlineStr">
         <x:is>
           <x:t>1.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I22" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K22" t="inlineStr">
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K27" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="L22" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N22" t="inlineStr">
+      <x:c r="L27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N27" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O22" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P22" t="inlineStr">
+      <x:c r="O27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P27" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q22" t="inlineStr">
+      <x:c r="Q27" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R22" t="inlineStr">
+      <x:c r="R27" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K28" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N28" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P28" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q28" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R28" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K29" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N29" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P29" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q29" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R29" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>