--- v1 (2026-02-18)
+++ v2 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea60a44a068428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7520ab4c5f4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe820fafd9844126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d56fa6adbac4653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe820fafd9844126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d56fa6adbac4653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -923,28 +923,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P10" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q10" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>223881205</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>