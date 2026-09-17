--- v5 (2026-07-26)
+++ v6 (2026-09-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c23a51b8894aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa641576f114fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd398380cd9ff4329"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b07abcd64634263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd398380cd9ff4329" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b07abcd64634263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6535,28 +6535,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P71" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q71" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R71" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>97379124</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K72" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N72" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P72" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q72" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R72" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>97379124</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K73" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N73" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P73" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q73" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R73" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>97379124</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>09/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K74" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N74" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P74" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q74" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R74" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>