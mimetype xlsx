--- v2 (2026-01-12)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ebab1b40e34ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60050730a1a4dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c2d87f0867e4feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3af43a3a84b4a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c2d87f0867e4feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3af43a3a84b4a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>