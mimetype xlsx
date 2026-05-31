--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60050730a1a4dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc418fae473e94e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3af43a3a84b4a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f19fe732e7942a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3af43a3a84b4a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f19fe732e7942a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11687,28 +11687,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R127" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L128" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>