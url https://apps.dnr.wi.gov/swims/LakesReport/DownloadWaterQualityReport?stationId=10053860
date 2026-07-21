--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc418fae473e94e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7441b7f4977b42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f19fe732e7942a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd0fe43f3c854bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f19fe732e7942a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd0fe43f3c854bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11779,28 +11779,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>