--- v5 (2026-07-21)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7441b7f4977b42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48bade4079dc4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd0fe43f3c854bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45f88af897e84e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd0fe43f3c854bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45f88af897e84e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11871,28 +11871,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R129" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>