--- v3 (2026-08-25)
+++ v4 (2026-10-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e8d52a4c774f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275fb983846a4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6a37a9fc8484beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfbe4521fffca472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6a37a9fc8484beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbe4521fffca472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1291,28 +1291,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P14" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q14" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R14" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="inlineStr">
+        <x:is>
+          <x:t>48875435</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B15" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K15" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N15" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P15" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q15" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R15" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>