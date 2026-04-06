--- v0 (2026-01-20)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9960a085ff4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb50a4848b547eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94df337145044f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0789d17af50b4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94df337145044f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0789d17af50b4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>