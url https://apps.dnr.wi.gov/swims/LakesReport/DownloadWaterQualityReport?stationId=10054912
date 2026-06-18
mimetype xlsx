--- v1 (2026-04-06)
+++ v2 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb50a4848b547eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26268c0bab9c4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0789d17af50b4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8dae14cc89fd4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0789d17af50b4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8dae14cc89fd4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>