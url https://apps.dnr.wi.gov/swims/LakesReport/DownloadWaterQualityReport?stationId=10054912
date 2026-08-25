--- v2 (2026-06-18)
+++ v3 (2026-08-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26268c0bab9c4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e8d52a4c774f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8dae14cc89fd4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6a37a9fc8484beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8dae14cc89fd4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6a37a9fc8484beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1015,28 +1015,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P11" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q11" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>161904732</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K12" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N12" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P12" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q12" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R12" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>161904732</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K13" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N13" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P13" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R13" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="inlineStr">
+        <x:is>
+          <x:t>48875435</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B14" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C14" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D14" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E14" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G14" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N14" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O14" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P14" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q14" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R14" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>