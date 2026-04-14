--- v1 (2026-02-27)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb346c50eaf92485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e3bc565df24c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R871fe453c3d445bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra21ccebcb16f446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R871fe453c3d445bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra21ccebcb16f446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>