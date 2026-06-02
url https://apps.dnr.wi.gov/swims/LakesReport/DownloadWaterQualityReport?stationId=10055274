--- v2 (2026-04-14)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e3bc565df24c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627a02f2174c420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra21ccebcb16f446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd74b27debdd46b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra21ccebcb16f446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd74b27debdd46b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>