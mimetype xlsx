--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627a02f2174c420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e43b3c97d4d46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd74b27debdd46b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9221fa13de5544d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd74b27debdd46b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9221fa13de5544d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4327,28 +4327,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O47" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P47" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q47" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R47" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>353812130</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N48" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>