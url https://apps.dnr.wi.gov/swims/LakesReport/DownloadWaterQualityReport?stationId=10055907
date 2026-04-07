--- v2 (2026-02-17)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6147a91605f844c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b181fcecf429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae2e75e68cd44905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0c5157bf5ff4251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae2e75e68cd44905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0c5157bf5ff4251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>