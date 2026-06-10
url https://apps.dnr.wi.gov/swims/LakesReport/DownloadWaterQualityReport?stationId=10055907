--- v3 (2026-04-07)
+++ v4 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b181fcecf429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8820f9c913b948c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0c5157bf5ff4251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6035d51d2553446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0c5157bf5ff4251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6035d51d2553446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -647,28 +647,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C8" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D8" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E8" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G8" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H8" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K8" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>