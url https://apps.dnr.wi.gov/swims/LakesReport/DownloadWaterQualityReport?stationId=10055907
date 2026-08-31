--- v4 (2026-06-10)
+++ v5 (2026-08-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8820f9c913b948c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b34b7af30e4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6035d51d2553446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7ccdd40f15f4de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6035d51d2553446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7ccdd40f15f4de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>