--- v6 (2026-08-09)
+++ v7 (2026-09-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cbaafca37e4b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b20ac38371348fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7cb68806daa4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R774ee1da39b74721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7cb68806daa4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R774ee1da39b74721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2855,28 +2855,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L32" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M32" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>