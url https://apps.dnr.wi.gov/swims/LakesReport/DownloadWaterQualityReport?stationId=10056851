--- v3 (2026-03-10)
+++ v4 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71e0da69d1c4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3941e1d4600e40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91127f11dd074e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e55e3fee057443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91127f11dd074e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e55e3fee057443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>