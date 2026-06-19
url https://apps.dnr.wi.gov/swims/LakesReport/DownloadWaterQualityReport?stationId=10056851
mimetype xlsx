--- v4 (2026-04-27)
+++ v5 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3941e1d4600e40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b37a0f44e1d4178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e55e3fee057443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d66da095d264243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e55e3fee057443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d66da095d264243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>