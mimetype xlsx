--- v5 (2026-06-19)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b37a0f44e1d4178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cbaafca37e4b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d66da095d264243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7cb68806daa4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d66da095d264243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7cb68806daa4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2579,28 +2579,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O28" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P28" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q28" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R28" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L29" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M29" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D30" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E30" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I30" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J30" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L30" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M30" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B31" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C31" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D31" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E31" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I31" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J31" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L31" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M31" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>