--- v2 (2026-02-24)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8800c09dbf64459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e02516016a4b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R540242b50428459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86a592f15af24500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R540242b50428459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86a592f15af24500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>