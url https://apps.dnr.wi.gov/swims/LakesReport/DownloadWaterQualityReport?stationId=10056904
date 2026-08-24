--- v3 (2026-05-19)
+++ v4 (2026-08-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e02516016a4b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155f227ce3e04599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86a592f15af24500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red284645f6d94860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86a592f15af24500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red284645f6d94860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2487,28 +2487,856 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O27" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P27" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q27" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R27" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D28" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E28" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K28" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N28" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P28" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q28" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R28" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>06/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K29" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N29" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P29" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q29" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R29" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D30" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E30" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F30" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G30" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H30" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K30" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N30" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P30" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q30" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R30" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="31">
+      <x:c r="A31" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B31" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C31" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D31" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E31" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F31" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G31" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H31" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K31" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N31" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O31" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P31" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q31" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R31" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K32" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N32" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P32" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q32" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R32" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K33" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N33" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P33" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q33" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R33" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K34" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N34" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P34" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q34" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R34" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K35" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N35" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P35" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q35" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R35" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>350694772</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K36" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N36" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P36" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q36" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R36" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>