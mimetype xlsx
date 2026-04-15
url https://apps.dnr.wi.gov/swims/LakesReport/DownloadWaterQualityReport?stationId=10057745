--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d7566854154891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0ca59a03ce40b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf603077e31e43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8060e4ad66ea4a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf603077e31e43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8060e4ad66ea4a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>