--- v3 (2026-04-15)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0ca59a03ce40b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c75df29c4dc4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8060e4ad66ea4a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b85e9058af3432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8060e4ad66ea4a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b85e9058af3432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1291,28 +1291,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="inlineStr">
+        <x:is>
+          <x:t>230386395</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B15" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>