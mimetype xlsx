--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c75df29c4dc4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5472ff90c140f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b85e9058af3432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra9d8ee333cc14560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b85e9058af3432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9d8ee333cc14560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1383,28 +1383,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="inlineStr">
+        <x:is>
+          <x:t>230386395</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B16" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C16" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D16" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E16" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>