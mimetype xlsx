--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127844d2df4d4936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f4389618604724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74e20a349f404444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7faff437bbfc4a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74e20a349f404444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7faff437bbfc4a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>