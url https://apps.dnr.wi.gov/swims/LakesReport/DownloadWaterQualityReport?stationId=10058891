--- v3 (2026-04-14)
+++ v4 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f4389618604724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6104626d37cb464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7faff437bbfc4a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4760e0c5ed9c430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7faff437bbfc4a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4760e0c5ed9c430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>