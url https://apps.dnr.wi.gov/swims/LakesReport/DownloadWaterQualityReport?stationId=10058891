--- v4 (2026-06-04)
+++ v5 (2026-08-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6104626d37cb464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2090be0578549cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4760e0c5ed9c430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f8d4217bfad4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4760e0c5ed9c430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f8d4217bfad4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -187,28 +187,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="inlineStr">
+        <x:is>
+          <x:t>346959948</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C3" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D3" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E3" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>