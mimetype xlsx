--- v1 (2026-02-17)
+++ v2 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f7d8eba9c240a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a44afa7c80f40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R244bd3a1684948c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd378ce51c8ab4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R244bd3a1684948c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd378ce51c8ab4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>