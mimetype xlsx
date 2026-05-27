--- v2 (2026-04-08)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a44afa7c80f40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc826d11a2d2f4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd378ce51c8ab4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf7a6ea1cd714d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd378ce51c8ab4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf7a6ea1cd714d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>