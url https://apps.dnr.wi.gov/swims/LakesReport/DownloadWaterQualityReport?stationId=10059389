--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc826d11a2d2f4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2a73d311f54dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf7a6ea1cd714d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f4e4360c0bd4434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf7a6ea1cd714d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4e4360c0bd4434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -647,28 +647,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C8" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D8" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E8" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I8" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J8" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L8" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M8" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>