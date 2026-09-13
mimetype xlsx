--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2a73d311f54dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb29d935f90a4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f4e4360c0bd4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra55da0591dc84da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4e4360c0bd4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra55da0591dc84da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -739,28 +739,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>