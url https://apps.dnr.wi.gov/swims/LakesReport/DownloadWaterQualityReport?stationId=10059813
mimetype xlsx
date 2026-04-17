--- v2 (2026-02-28)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f39e52cfcf34571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1681e4d7f3514126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2c91a7e9937484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0f72435b1a34fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2c91a7e9937484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0f72435b1a34fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>