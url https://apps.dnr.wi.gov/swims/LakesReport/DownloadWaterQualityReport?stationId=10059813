--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1681e4d7f3514126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958654b32feb4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re0f72435b1a34fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d3eaa583c364497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0f72435b1a34fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d3eaa583c364497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>