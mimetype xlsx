--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958654b32feb4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bea0217ed24c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6d3eaa583c364497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e0f7fb112d14892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d3eaa583c364497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e0f7fb112d14892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1659,28 +1659,764 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O18" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P18" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q18" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R18" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>05/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K22" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L22" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M22" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N22" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P22" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q22" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R22" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K23" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N23" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P23" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q23" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R23" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>363501732</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K24" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N24" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P24" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q24" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R24" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K25" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N25" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P25" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q25" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R25" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>312890389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>