--- v5 (2026-07-21)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79bea0217ed24c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413498a7e7b1420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e0f7fb112d14892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra14509f2a8f148d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e0f7fb112d14892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra14509f2a8f148d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2306,117 +2306,209 @@
       </x:c>
       <x:c r="O25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P25" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q25" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R25" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
           <x:t>312890389</x:t>
         </x:is>
       </x:c>
-      <x:c r="B26" t="inlineStr">
+      <x:c r="B27" t="inlineStr">
         <x:is>
           <x:t>07/18/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C26" t="inlineStr">
+      <x:c r="C27" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D26" t="inlineStr">
+      <x:c r="D27" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
-      <x:c r="E26" t="inlineStr">
+      <x:c r="E27" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F26" t="inlineStr">
+      <x:c r="F27" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G26" t="inlineStr">
+      <x:c r="G27" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H26" t="inlineStr">
+      <x:c r="H27" t="inlineStr">
         <x:is>
           <x:t>1.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="I26" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K26" t="inlineStr">
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K27" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="L26" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N26" t="inlineStr">
+      <x:c r="L27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N27" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O26" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P26" t="inlineStr">
+      <x:c r="O27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P27" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q26" t="inlineStr">
+      <x:c r="Q27" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R26" t="inlineStr">
+      <x:c r="R27" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>