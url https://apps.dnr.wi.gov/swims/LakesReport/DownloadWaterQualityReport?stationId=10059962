--- v3 (2026-02-28)
+++ v4 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cd319ffc53454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cac2dc089f94917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb974080b91334454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1487c5c8aab4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb974080b91334454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1487c5c8aab4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>