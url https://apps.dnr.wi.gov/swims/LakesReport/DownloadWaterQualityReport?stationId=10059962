--- v4 (2026-04-17)
+++ v5 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cac2dc089f94917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c27e3f35fe455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1487c5c8aab4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe2b26890e984693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1487c5c8aab4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe2b26890e984693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>