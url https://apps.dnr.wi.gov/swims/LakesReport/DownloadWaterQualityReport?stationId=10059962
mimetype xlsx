--- v5 (2026-06-02)
+++ v6 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c27e3f35fe455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803da7e90b344061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe2b26890e984693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5188de0afad34b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe2b26890e984693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5188de0afad34b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -923,28 +923,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R10" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t>193</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>