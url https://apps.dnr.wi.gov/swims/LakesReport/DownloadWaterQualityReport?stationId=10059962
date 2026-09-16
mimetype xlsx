--- v6 (2026-07-26)
+++ v7 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803da7e90b344061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644744c979b445b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5188de0afad34b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re58e83c1544c4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5188de0afad34b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re58e83c1544c4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1015,28 +1015,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R11" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t>215</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L12" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t>299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L13" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>