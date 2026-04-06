--- v2 (2026-02-16)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaedf93a3ef84edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c41ee4eb112468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4950f26b3d324ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R948e235f295648e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4950f26b3d324ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R948e235f295648e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>