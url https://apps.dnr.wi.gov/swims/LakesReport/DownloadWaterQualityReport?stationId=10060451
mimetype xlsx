--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c41ee4eb112468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e2bb67cade4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R948e235f295648e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17589834d9bd4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R948e235f295648e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17589834d9bd4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>