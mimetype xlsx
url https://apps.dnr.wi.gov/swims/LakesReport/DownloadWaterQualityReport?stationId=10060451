--- v4 (2026-05-27)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e2bb67cade4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd90d9c1464e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17589834d9bd4c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6634e7c51e54ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17589834d9bd4c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6634e7c51e54ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -279,28 +279,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O3" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P3" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q3" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R3" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C4" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D4" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E4" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J4" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L4" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B5" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C5" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D5" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E5" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J5" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L5" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R5" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>