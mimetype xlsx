--- v5 (2026-07-26)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd90d9c1464e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e780182ea5442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6634e7c51e54ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R567af2b5ddae444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6634e7c51e54ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R567af2b5ddae444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -463,28 +463,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R5" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B6" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C6" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D6" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E6" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J6" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L6" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R6" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>