--- v0 (2026-02-04)
+++ v1 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefb2ebb233a4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991c589bb38f4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01282eb58dd542db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a8f4efd9b254a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01282eb58dd542db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a8f4efd9b254a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -143,61 +143,61 @@
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J2" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>218</x:t>
         </x:is>
       </x:c>
       <x:c r="K2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L2" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q2" t="inlineStr">
         <x:is>
           <x:t/>