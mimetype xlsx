--- v1 (2026-04-07)
+++ v2 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991c589bb38f4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb956fb76914bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a8f4efd9b254a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37a2a6bb23694235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a8f4efd9b254a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37a2a6bb23694235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>