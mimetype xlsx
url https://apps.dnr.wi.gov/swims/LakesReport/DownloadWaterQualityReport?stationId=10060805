--- v2 (2026-06-11)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb956fb76914bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6292010ce14a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37a2a6bb23694235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40dbfb81080649f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37a2a6bb23694235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40dbfb81080649f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>