--- v3 (2026-07-27)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6292010ce14a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eda05cb6864504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40dbfb81080649f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0ac415448184d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40dbfb81080649f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ac415448184d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>