--- v0 (2026-07-13)
+++ v1 (2026-08-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf930140dbb4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0851ff5f2fce4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4cdf3fa3b6d843d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R052e64e999c942ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cdf3fa3b6d843d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R052e64e999c942ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -187,28 +187,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C3" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D3" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E3" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L3" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C4" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D4" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E4" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I4" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L4" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R4" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>