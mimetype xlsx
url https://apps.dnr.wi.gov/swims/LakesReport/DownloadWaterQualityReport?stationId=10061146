--- v1 (2026-08-09)
+++ v2 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39785e16a594007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d886c3480ea49b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb8510bc355b34241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa401bd3705343c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8510bc355b34241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa401bd3705343c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -647,28 +647,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P7" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q7" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="inlineStr">
+        <x:is>
+          <x:t>402814490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C8" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D8" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E8" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N8" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P8" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q8" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R8" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>402814490</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>