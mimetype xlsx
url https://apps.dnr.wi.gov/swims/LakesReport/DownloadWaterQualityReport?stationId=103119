--- v2 (2026-02-28)
+++ v3 (2026-04-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210e306334964afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a3127b2a9e479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdb91d4b881b4de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c30f96627604eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdb91d4b881b4de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c30f96627604eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>