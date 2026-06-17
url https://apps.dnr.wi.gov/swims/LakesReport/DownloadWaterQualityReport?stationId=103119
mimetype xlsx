--- v3 (2026-04-24)
+++ v4 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a3127b2a9e479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094c7eadc3a247cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c30f96627604eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc56b7ad32dc243fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c30f96627604eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56b7ad32dc243fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18679,28 +18679,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>04/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t>125</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>