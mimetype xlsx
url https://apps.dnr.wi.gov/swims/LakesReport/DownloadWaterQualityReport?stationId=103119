--- v4 (2026-06-17)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094c7eadc3a247cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673d48ecfeb2466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc56b7ad32dc243fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc730996c7db4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56b7ad32dc243fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc730996c7db4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18538,71 +18538,71 @@
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E202" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I202" t="inlineStr">
         <x:is>
-          <x:t>33</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="J202" t="inlineStr">
         <x:is>
-          <x:t>195</x:t>
+          <x:t>125</x:t>
         </x:is>
       </x:c>
       <x:c r="K202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L202" t="inlineStr">
         <x:is>
-          <x:t>69</x:t>
+          <x:t>66</x:t>
         </x:is>
       </x:c>
       <x:c r="M202" t="inlineStr">
         <x:is>
-          <x:t>61</x:t>
+          <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c r="N202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t/>