--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283b2d63455a4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6758ebe4b4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92c475f6aecb4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9fea3a8898cf438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92c475f6aecb4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fea3a8898cf438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>