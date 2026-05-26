--- v3 (2026-04-04)
+++ v4 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec6758ebe4b4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947d394871f54a54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9fea3a8898cf438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3e8bf6e88884d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fea3a8898cf438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3e8bf6e88884d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>