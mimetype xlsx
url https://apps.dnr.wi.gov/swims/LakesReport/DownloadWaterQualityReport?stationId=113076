--- v4 (2026-05-26)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947d394871f54a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33de55711d8c4322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3e8bf6e88884d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a8a8d8ebaf54c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3e8bf6e88884d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a8a8d8ebaf54c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25487,28 +25487,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P277" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q277" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R277" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>364003163</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>