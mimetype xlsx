--- v2 (2026-02-21)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312da9895e004275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507abe7fc39446a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R984884dbf4f74e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R544a200331144df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R984884dbf4f74e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R544a200331144df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10954,301 +10954,577 @@
       </x:c>
       <x:c r="O119" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P119" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q119" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R119" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>314748435</x:t>
         </x:is>
       </x:c>
       <x:c r="B120" t="inlineStr">
         <x:is>
-          <x:t>05/22/2025</x:t>
+          <x:t>08/02/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C120" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D120" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E120" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.2</x:t>
         </x:is>
       </x:c>
       <x:c r="G120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I120" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="J120" t="inlineStr">
         <x:is>
-          <x:t>103</x:t>
+          <x:t>342</x:t>
         </x:is>
       </x:c>
       <x:c r="K120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>74</x:t>
         </x:is>
       </x:c>
       <x:c r="L120" t="inlineStr">
         <x:is>
-          <x:t>64</x:t>
+          <x:t>73</x:t>
         </x:is>
       </x:c>
       <x:c r="M120" t="inlineStr">
         <x:is>
-          <x:t>64</x:t>
+          <x:t>65</x:t>
         </x:is>
       </x:c>
       <x:c r="N120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O120" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R120" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="inlineStr">
         <x:is>
+          <x:t>314748435</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B121" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C121" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D121" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E121" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F121" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B121" t="inlineStr">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="G121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I121" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t>241</x:t>
         </x:is>
       </x:c>
       <x:c r="J121" t="inlineStr">
         <x:is>
-          <x:t>131</x:t>
+          <x:t>326</x:t>
         </x:is>
       </x:c>
       <x:c r="K121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="L121" t="inlineStr">
         <x:is>
-          <x:t>66</x:t>
+          <x:t>73</x:t>
         </x:is>
       </x:c>
       <x:c r="M121" t="inlineStr">
         <x:is>
-          <x:t>64</x:t>
+          <x:t>76</x:t>
         </x:is>
       </x:c>
       <x:c r="N121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R121" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="inlineStr">
         <x:is>
+          <x:t>314748435</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t>317</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L122" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M122" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B122" t="inlineStr">
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t>103</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L123" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M123" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t>131</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L124" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M124" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
         <x:is>
           <x:t>09/09/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C122" t="inlineStr">
+      <x:c r="C125" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D122" t="inlineStr">
+      <x:c r="D125" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="E122" t="inlineStr">
+      <x:c r="E125" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F122" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I122" t="inlineStr">
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
-      <x:c r="J122" t="inlineStr">
+      <x:c r="J125" t="inlineStr">
         <x:is>
           <x:t>121</x:t>
         </x:is>
       </x:c>
-      <x:c r="K122" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="L122" t="inlineStr">
+      <x:c r="K125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L125" t="inlineStr">
         <x:is>
           <x:t>65</x:t>
         </x:is>
       </x:c>
-      <x:c r="M122" t="inlineStr">
+      <x:c r="M125" t="inlineStr">
         <x:is>
           <x:t>66</x:t>
         </x:is>
       </x:c>
-      <x:c r="N122" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R122" t="inlineStr">
+      <x:c r="N125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R125" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>