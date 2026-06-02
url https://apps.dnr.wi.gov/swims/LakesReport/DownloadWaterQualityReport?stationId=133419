--- v3 (2026-04-15)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507abe7fc39446a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8d60607d2b49d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R544a200331144df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R565d29a003844ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R544a200331144df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R565d29a003844ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>