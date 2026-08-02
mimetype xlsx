--- v4 (2026-06-02)
+++ v5 (2026-08-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8d60607d2b49d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f200ee5d95b4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R565d29a003844ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R846a223b20be4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R565d29a003844ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R846a223b20be4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>