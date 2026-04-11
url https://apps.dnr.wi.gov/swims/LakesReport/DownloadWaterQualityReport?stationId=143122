--- v2 (2026-02-16)
+++ v3 (2026-04-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6db1eed546645b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8807a49bbf4f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R06b21aa3b81b4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87edba0a83ce4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06b21aa3b81b4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87edba0a83ce4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>