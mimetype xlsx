--- v3 (2026-04-11)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8807a49bbf4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d781b031d04920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87edba0a83ce4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55ed08bb0c7a4c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87edba0a83ce4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ed08bb0c7a4c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>