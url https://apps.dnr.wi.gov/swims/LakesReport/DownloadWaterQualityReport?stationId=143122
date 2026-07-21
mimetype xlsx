--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d781b031d04920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a2d57412f64bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55ed08bb0c7a4c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R48fab2ae70a94558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55ed08bb0c7a4c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48fab2ae70a94558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18587,28 +18587,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P202" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q202" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R202" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t>172</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t>160</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>