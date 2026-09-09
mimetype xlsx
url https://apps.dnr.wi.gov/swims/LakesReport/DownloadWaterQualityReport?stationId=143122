--- v5 (2026-07-21)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a2d57412f64bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0064711d066d4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R48fab2ae70a94558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R015f4c796f524367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48fab2ae70a94558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R015f4c796f524367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18771,28 +18771,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O204" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P204" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q204" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R204" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t>166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t>266</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L205" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M205" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="206">
+      <x:c r="A206" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B206" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C206" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D206" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E206" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F206" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G206" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H206" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K206" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N206" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O206" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P206" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q206" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R206" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>358187298</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t>0.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q207" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R207" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>