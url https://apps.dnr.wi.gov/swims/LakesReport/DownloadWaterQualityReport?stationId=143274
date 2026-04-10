--- v1 (2026-02-16)
+++ v2 (2026-04-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27613207245a42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b24dc1a276418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fbb6aa4bc574a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55c5542b10ee45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fbb6aa4bc574a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55c5542b10ee45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>