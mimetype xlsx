--- v2 (2026-04-10)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b24dc1a276418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cbea2047b54eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55c5542b10ee45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb30b684b70db43bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55c5542b10ee45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb30b684b70db43bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>