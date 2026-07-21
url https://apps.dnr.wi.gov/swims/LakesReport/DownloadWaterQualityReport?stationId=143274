--- v3 (2026-05-31)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0cbea2047b54eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff737ac7a7f4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb30b684b70db43bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R696ff18d2a59405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb30b684b70db43bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R696ff18d2a59405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25211,28 +25211,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="275">
+      <x:c r="A275" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
+          <x:t>358735407</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B276" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C276" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D276" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E276" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F276" t="inlineStr">
+        <x:is>
+          <x:t>3.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K276" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N276" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P276" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q276" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R276" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>