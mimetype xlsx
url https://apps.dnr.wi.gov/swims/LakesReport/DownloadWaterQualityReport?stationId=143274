--- v4 (2026-07-21)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff737ac7a7f4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f9caea35e24acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R696ff18d2a59405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf74cb8a2a80d494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R696ff18d2a59405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf74cb8a2a80d494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25395,28 +25395,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O276" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P276" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q276" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R276" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L277" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M277" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>358735407</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K278" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N278" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P278" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q278" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R278" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>358735407</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K279" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N279" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P279" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q279" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R279" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>