--- v5 (2026-09-09)
+++ v6 (2026-10-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f9caea35e24acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01c155968694792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf74cb8a2a80d494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rde57204a53f44c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf74cb8a2a80d494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde57204a53f44c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25582,117 +25582,209 @@
       </x:c>
       <x:c r="O278" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P278" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q278" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R278" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L279" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M279" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
           <x:t>358735407</x:t>
         </x:is>
       </x:c>
-      <x:c r="B279" t="inlineStr">
+      <x:c r="B280" t="inlineStr">
         <x:is>
           <x:t>08/23/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C279" t="inlineStr">
+      <x:c r="C280" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D279" t="inlineStr">
+      <x:c r="D280" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="E279" t="inlineStr">
+      <x:c r="E280" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F279" t="inlineStr">
+      <x:c r="F280" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="G279" t="inlineStr">
+      <x:c r="G280" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H279" t="inlineStr">
+      <x:c r="H280" t="inlineStr">
         <x:is>
           <x:t>0.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I279" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K279" t="inlineStr">
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K280" t="inlineStr">
         <x:is>
           <x:t>61</x:t>
         </x:is>
       </x:c>
-      <x:c r="L279" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N279" t="inlineStr">
+      <x:c r="L280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N280" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O279" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P279" t="inlineStr">
+      <x:c r="O280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P280" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q279" t="inlineStr">
+      <x:c r="Q280" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R279" t="inlineStr">
+      <x:c r="R280" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>